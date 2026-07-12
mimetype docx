--- v0 (2026-05-17)
+++ v1 (2026-07-12)
@@ -1944,51 +1944,51 @@
             <w:pPr>
               <w:spacing w:line="240" w:lineRule="auto"/>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="24139D50" w14:textId="77777777" w:rsidR="00693CE5" w:rsidRDefault="00693CE5" w:rsidP="00693CE5">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1F86C1B5" w14:textId="77777777" w:rsidR="00693CE5" w:rsidRDefault="00023BDA" w:rsidP="00693CE5">
+    <w:p w14:paraId="1F86C1B5" w14:textId="77777777" w:rsidR="00693CE5" w:rsidRDefault="0011286B" w:rsidP="00693CE5">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="6540"/>
         </w:tabs>
         <w:spacing w:after="0"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:pict w14:anchorId="533A35EB">
           <v:rect id="_x0000_i1025" style="width:453.6pt;height:1.5pt" o:hralign="center" o:hrstd="t" o:hr="t" fillcolor="#a0a0a0" stroked="f"/>
         </w:pict>
       </w:r>
     </w:p>
     <w:p w14:paraId="0FC206B6" w14:textId="77777777" w:rsidR="00693CE5" w:rsidRPr="0082047A" w:rsidRDefault="00693CE5" w:rsidP="00693CE5">
       <w:pPr>
@@ -2281,165 +2281,91 @@
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:tab/>
         <w:t xml:space="preserve">          podpis ojca (prawnego opiekuna)</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6CF1E564" w14:textId="77777777" w:rsidR="00693CE5" w:rsidRDefault="00023BDA" w:rsidP="00693CE5">
+    <w:p w14:paraId="6CF1E564" w14:textId="77777777" w:rsidR="00693CE5" w:rsidRDefault="0011286B" w:rsidP="00693CE5">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:pict w14:anchorId="7B335AD3">
           <v:rect id="_x0000_i1026" style="width:453.6pt;height:1.5pt" o:hralign="center" o:hrstd="t" o:hr="t" fillcolor="#a0a0a0" stroked="f"/>
         </w:pict>
       </w:r>
     </w:p>
     <w:p w14:paraId="16FA25AA" w14:textId="77777777" w:rsidR="00693CE5" w:rsidRPr="0082047A" w:rsidRDefault="00693CE5" w:rsidP="00693CE5">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve">Deklaruję uczestnictwo mojego dziecka w </w:t>
       </w:r>
       <w:r w:rsidRPr="0082047A">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t>zajęciach (właściwe zakreślić):</w:t>
-      </w:r>
-[...72 lines deleted...]
-        <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="797C05E0" w14:textId="77777777" w:rsidR="00693CE5" w:rsidRDefault="00693CE5" w:rsidP="00693CE5">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="25FA4DC0" w14:textId="3341FE53" w:rsidR="00693CE5" w:rsidRDefault="00693CE5" w:rsidP="00693CE5">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="3"/>
         </w:numPr>
         <w:spacing w:after="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
@@ -2594,51 +2520,51 @@
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:tab/>
         <w:t xml:space="preserve">         podpis ojca (prawnego opiekuna)</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3A781A03" w14:textId="77777777" w:rsidR="00693CE5" w:rsidRDefault="00023BDA" w:rsidP="00693CE5">
+    <w:p w14:paraId="3A781A03" w14:textId="77777777" w:rsidR="00693CE5" w:rsidRDefault="0011286B" w:rsidP="00693CE5">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:pict w14:anchorId="7C30446A">
           <v:rect id="_x0000_i1027" style="width:453.6pt;height:1.5pt" o:hralign="center" o:hrstd="t" o:hr="t" fillcolor="#a0a0a0" stroked="f"/>
         </w:pict>
       </w:r>
     </w:p>
     <w:p w14:paraId="2C8AC526" w14:textId="3D9E9AEA" w:rsidR="002E245F" w:rsidRDefault="002E245F" w:rsidP="00693CE5">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
@@ -2819,51 +2745,51 @@
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:tab/>
         <w:t xml:space="preserve">         podpis ojca (prawnego opiekuna</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="54384159" w14:textId="77777777" w:rsidR="002E245F" w:rsidRDefault="00023BDA" w:rsidP="00693CE5">
+    <w:p w14:paraId="54384159" w14:textId="77777777" w:rsidR="002E245F" w:rsidRDefault="0011286B" w:rsidP="00693CE5">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:pict w14:anchorId="62BD88C6">
           <v:rect id="_x0000_i1028" style="width:453.6pt;height:1.5pt" o:hralign="center" o:hrstd="t" o:hr="t" fillcolor="#a0a0a0" stroked="f"/>
         </w:pict>
       </w:r>
     </w:p>
     <w:p w14:paraId="0D2FD844" w14:textId="77777777" w:rsidR="002E245F" w:rsidRDefault="002E245F" w:rsidP="00693CE5">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:b/>
           <w:sz w:val="24"/>
@@ -3095,87 +3021,80 @@
     </w:p>
     <w:p w14:paraId="36470E4D" w14:textId="77777777" w:rsidR="00EB3728" w:rsidRDefault="00EB3728" w:rsidP="00E37F13">
       <w:pPr>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="15C31EC8" w14:textId="77777777" w:rsidR="00EB3728" w:rsidRDefault="00EB3728" w:rsidP="00E37F13">
       <w:pPr>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="56CBB8FE" w14:textId="77777777" w:rsidR="00EB3728" w:rsidRDefault="00EB3728" w:rsidP="00E37F13">
       <w:pPr>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="63310083" w14:textId="77777777" w:rsidR="00EB3728" w:rsidRDefault="00EB3728" w:rsidP="00E37F13">
-[...6 lines deleted...]
-    </w:p>
     <w:p w14:paraId="58992621" w14:textId="77777777" w:rsidR="00EB3728" w:rsidRDefault="00EB3728" w:rsidP="00E37F13">
       <w:pPr>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="0F386FF3" w14:textId="30CEF2A1" w:rsidR="00EB3728" w:rsidRPr="006B4F2C" w:rsidRDefault="00EB3728" w:rsidP="00EB3728">
       <w:pPr>
         <w:jc w:val="center"/>
         <w:outlineLvl w:val="0"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:u w:val="single"/>
         </w:rPr>
       </w:pPr>
       <w:bookmarkStart w:id="0" w:name="_Hlk191897049"/>
       <w:r w:rsidRPr="006B4F2C">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:u w:val="single"/>
         </w:rPr>
+        <w:lastRenderedPageBreak/>
         <w:t>Obowiązek Informacyjny</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="10328" w:type="dxa"/>
         <w:tblInd w:w="-431" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="10328"/>
       </w:tblGrid>
       <w:tr w:rsidR="00EB3728" w:rsidRPr="006B4F2C" w14:paraId="344F50C3" w14:textId="77777777" w:rsidTr="00EB3728">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="10328" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
@@ -3328,77 +3247,76 @@
               <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:color w:val="000000"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="006B4F2C">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:t xml:space="preserve">- poprzez e-mail:  </w:t>
             </w:r>
             <w:r w:rsidRPr="006B4F2C">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:noProof/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>sekretariat@pzsprzodkowo.pl</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="47E21CBB" w14:textId="7CD03E53" w:rsidR="00EB3728" w:rsidRPr="006B4F2C" w:rsidRDefault="00EB3728" w:rsidP="006B4F2C">
+          <w:p w14:paraId="47E21CBB" w14:textId="5D376AF2" w:rsidR="00EB3728" w:rsidRPr="006B4F2C" w:rsidRDefault="00EB3728" w:rsidP="006B4F2C">
             <w:pPr>
               <w:pStyle w:val="insnormalny"/>
               <w:tabs>
                 <w:tab w:val="left" w:pos="708"/>
               </w:tabs>
               <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:color w:val="000000"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="006B4F2C">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:t xml:space="preserve">- telefonicznie: </w:t>
             </w:r>
-            <w:r w:rsidRPr="006B4F2C">
+            <w:r w:rsidR="00254A33">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
-                <w:noProof/>
                 <w:color w:val="000000"/>
               </w:rPr>
-              <w:t>58 681 96 95</w:t>
+              <w:t>690-266-085</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="48750B66" w14:textId="77777777" w:rsidR="00EB3728" w:rsidRPr="006B4F2C" w:rsidRDefault="00EB3728" w:rsidP="006B4F2C">
             <w:pPr>
               <w:pStyle w:val="insnormalny"/>
               <w:tabs>
                 <w:tab w:val="left" w:pos="708"/>
               </w:tabs>
               <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Calibri" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:bCs/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="006B4F2C">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Calibri" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:bCs/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>Inspektor ochrony danych</w:t>
@@ -3686,93 +3604,92 @@
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
               </w:rPr>
               <w:t>kancelaria@uodo.gov.pl</w:t>
             </w:r>
             <w:r w:rsidRPr="006B4F2C">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
               </w:rPr>
               <w:t>).</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="7AFAE19C" w14:textId="77777777" w:rsidR="00EB3728" w:rsidRPr="006B4F2C" w:rsidRDefault="00EB3728" w:rsidP="006B4F2C">
             <w:pPr>
               <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
               <w:spacing w:after="0"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="006B4F2C">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
               </w:rPr>
-              <w:lastRenderedPageBreak/>
               <w:t>*Skrót RODO odnosi się do Rozporządzenia Parlamentu Europejskiego i Rady (UE) 2016/679 z dnia 27 kwietnia 2016 r. w sprawie ochrony osób fizycznych w związku z przetwarzaniem danych osobowych i w sprawie swobodnego przepływu takich danych oraz uchylenia dyrektywy 95/46/WE (ogólne rozporządzenie o ochronie danych).</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:bookmarkEnd w:id="0"/>
     </w:tbl>
     <w:p w14:paraId="5FDE57B7" w14:textId="371F08D0" w:rsidR="00B65E16" w:rsidRPr="00EB3728" w:rsidRDefault="00B65E16" w:rsidP="00EB3728">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="1305"/>
         </w:tabs>
         <w:rPr>
           <w:sz w:val="4"/>
           <w:szCs w:val="4"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:sectPr w:rsidR="00B65E16" w:rsidRPr="00EB3728" w:rsidSect="001A785E">
       <w:pgSz w:w="11906" w:h="16838"/>
       <w:pgMar w:top="993" w:right="1417" w:bottom="426" w:left="1417" w:header="708" w:footer="708" w:gutter="0"/>
       <w:cols w:space="708"/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="717DDB46" w14:textId="77777777" w:rsidR="00023BDA" w:rsidRDefault="00023BDA" w:rsidP="00E37F13">
+    <w:p w14:paraId="3EF2BBFE" w14:textId="77777777" w:rsidR="0011286B" w:rsidRDefault="0011286B" w:rsidP="00E37F13">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="5B00717E" w14:textId="77777777" w:rsidR="00023BDA" w:rsidRDefault="00023BDA" w:rsidP="00E37F13">
+    <w:p w14:paraId="2EBC988E" w14:textId="77777777" w:rsidR="0011286B" w:rsidRDefault="0011286B" w:rsidP="00E37F13">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
   <w:font w:name="Symbol">
     <w:panose1 w:val="05050102010706020507"/>
     <w:charset w:val="02"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
@@ -3811,61 +3728,61 @@
     <w:charset w:val="EE"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C000E47F" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Arial Narrow">
     <w:panose1 w:val="020B0606020202030204"/>
     <w:charset w:val="EE"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000287" w:usb1="00000800" w:usb2="00000000" w:usb3="00000000" w:csb0="0000009F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri Light">
     <w:panose1 w:val="020F0302020204030204"/>
     <w:charset w:val="EE"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="64B10982" w14:textId="77777777" w:rsidR="00023BDA" w:rsidRDefault="00023BDA" w:rsidP="00E37F13">
+    <w:p w14:paraId="5C7AF5DE" w14:textId="77777777" w:rsidR="0011286B" w:rsidRDefault="0011286B" w:rsidP="00E37F13">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="3C5EEC5B" w14:textId="77777777" w:rsidR="00023BDA" w:rsidRDefault="00023BDA" w:rsidP="00E37F13">
+    <w:p w14:paraId="05072A53" w14:textId="77777777" w:rsidR="0011286B" w:rsidRDefault="0011286B" w:rsidP="00E37F13">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:id="1">
     <w:p w14:paraId="17B2D657" w14:textId="77777777" w:rsidR="00E37F13" w:rsidRPr="00212141" w:rsidRDefault="00E37F13" w:rsidP="00E37F13">
       <w:pPr>
         <w:pStyle w:val="Tekstprzypisudolnego"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="Odwoanieprzypisudolnego"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00E55974">
         <w:rPr>
           <w:sz w:val="18"/>
@@ -4455,55 +4372,58 @@
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="00C26598"/>
     <w:rsid w:val="00003FB5"/>
     <w:rsid w:val="00005FA7"/>
     <w:rsid w:val="00023BDA"/>
     <w:rsid w:val="00032A5D"/>
     <w:rsid w:val="00041139"/>
     <w:rsid w:val="000600BD"/>
     <w:rsid w:val="00072C80"/>
     <w:rsid w:val="00093108"/>
     <w:rsid w:val="000969AD"/>
     <w:rsid w:val="000D3ECE"/>
     <w:rsid w:val="00103BFC"/>
+    <w:rsid w:val="0011286B"/>
     <w:rsid w:val="00127E31"/>
     <w:rsid w:val="001753AA"/>
     <w:rsid w:val="001B73D5"/>
     <w:rsid w:val="00212141"/>
     <w:rsid w:val="00230E63"/>
+    <w:rsid w:val="00254A33"/>
+    <w:rsid w:val="0027048C"/>
     <w:rsid w:val="002A50C1"/>
     <w:rsid w:val="002B019B"/>
     <w:rsid w:val="002B474C"/>
     <w:rsid w:val="002E245F"/>
     <w:rsid w:val="002E57A7"/>
     <w:rsid w:val="002F1076"/>
     <w:rsid w:val="003016DF"/>
     <w:rsid w:val="00323A2C"/>
     <w:rsid w:val="003468C3"/>
     <w:rsid w:val="0035614D"/>
     <w:rsid w:val="003D1CB0"/>
     <w:rsid w:val="003D5474"/>
     <w:rsid w:val="003E248F"/>
     <w:rsid w:val="003F2C23"/>
     <w:rsid w:val="0040584D"/>
     <w:rsid w:val="004062D9"/>
     <w:rsid w:val="00411C84"/>
     <w:rsid w:val="004345A7"/>
     <w:rsid w:val="004833F7"/>
     <w:rsid w:val="00526163"/>
     <w:rsid w:val="005329CC"/>
     <w:rsid w:val="00540F43"/>
     <w:rsid w:val="005C4B62"/>
     <w:rsid w:val="005E2AC7"/>
     <w:rsid w:val="006439CA"/>
@@ -4514,50 +4434,51 @@
     <w:rsid w:val="006B4F2C"/>
     <w:rsid w:val="006F6431"/>
     <w:rsid w:val="0073791E"/>
     <w:rsid w:val="007704B5"/>
     <w:rsid w:val="0082047A"/>
     <w:rsid w:val="008813B1"/>
     <w:rsid w:val="008B20D5"/>
     <w:rsid w:val="0096020C"/>
     <w:rsid w:val="009A0E8A"/>
     <w:rsid w:val="009A19D2"/>
     <w:rsid w:val="009B2E7D"/>
     <w:rsid w:val="00A168CD"/>
     <w:rsid w:val="00A34202"/>
     <w:rsid w:val="00A3464E"/>
     <w:rsid w:val="00A40EBC"/>
     <w:rsid w:val="00A51EF4"/>
     <w:rsid w:val="00A65B91"/>
     <w:rsid w:val="00A70869"/>
     <w:rsid w:val="00A93879"/>
     <w:rsid w:val="00A965AF"/>
     <w:rsid w:val="00AC168C"/>
     <w:rsid w:val="00AD34D1"/>
     <w:rsid w:val="00B0735C"/>
     <w:rsid w:val="00B65E16"/>
     <w:rsid w:val="00B84834"/>
+    <w:rsid w:val="00B97F26"/>
     <w:rsid w:val="00BC58CD"/>
     <w:rsid w:val="00C228CA"/>
     <w:rsid w:val="00C26598"/>
     <w:rsid w:val="00C3295B"/>
     <w:rsid w:val="00C445F2"/>
     <w:rsid w:val="00CA2EB6"/>
     <w:rsid w:val="00CD57B8"/>
     <w:rsid w:val="00E212E5"/>
     <w:rsid w:val="00E21934"/>
     <w:rsid w:val="00E37F13"/>
     <w:rsid w:val="00E736D2"/>
     <w:rsid w:val="00EB3728"/>
     <w:rsid w:val="00F31E12"/>
     <w:rsid w:val="00F62C7F"/>
     <w:rsid w:val="00F83F43"/>
     <w:rsid w:val="00F86A6F"/>
     <w:rsid w:val="00FF7983"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
@@ -5517,71 +5438,71 @@
               <a:schemeClr val="phClr">
                 <a:shade val="63000"/>
                 <a:satMod val="120000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal.dotm</Template>
   <TotalTime></TotalTime>
-  <Pages>4</Pages>
-[...1 lines deleted...]
-  <Characters>4962</Characters>
+  <Pages>3</Pages>
+  <Words>819</Words>
+  <Characters>4917</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>41</Lines>
+  <Lines>40</Lines>
   <Paragraphs>11</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Tytuł</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr/>
     </vt:vector>
   </TitlesOfParts>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>5778</CharactersWithSpaces>
+  <CharactersWithSpaces>5725</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title/>
   <dc:subject/>
   <dc:creator>Pani Karolina</dc:creator>
   <cp:keywords/>
   <dc:description/>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>