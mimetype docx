--- v0 (2026-05-17)
+++ v1 (2026-07-12)
@@ -1,51 +1,51 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="jpeg" ContentType="image/jpeg"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
   <w:body>
     <w:p w14:paraId="185B1405" w14:textId="77777777" w:rsidR="003570AF" w:rsidRPr="00173071" w:rsidRDefault="003570AF" w:rsidP="003570AF">
       <w:pPr>
         <w:spacing w:line="480" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:noProof/>
           <w:lang w:eastAsia="pl-PL"/>
         </w:rPr>
         <mc:AlternateContent>
           <mc:Choice Requires="wps">
             <w:drawing>
               <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251659264" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="31F9E2A2" wp14:editId="5A783C30">
                 <wp:simplePos x="0" y="0"/>
                 <wp:positionH relativeFrom="column">
                   <wp:posOffset>2555240</wp:posOffset>
                 </wp:positionH>
                 <wp:positionV relativeFrom="paragraph">
                   <wp:posOffset>184150</wp:posOffset>
                 </wp:positionV>
                 <wp:extent cx="3193415" cy="782955"/>
                 <wp:effectExtent l="6985" t="5080" r="9525" b="12065"/>
                 <wp:wrapNone/>
                 <wp:docPr id="3" name="Pole tekstowe 3"/>
@@ -359,51 +359,51 @@
                                 <w:szCs w:val="24"/>
                               </w:rPr>
                               <w:t>Załącznik 3</w:t>
                             </w:r>
                           </w:p>
                           <w:p w14:paraId="44BB4A69" w14:textId="77777777" w:rsidR="003570AF" w:rsidRDefault="003570AF" w:rsidP="003570AF"/>
                         </w:txbxContent>
                       </wps:txbx>
                       <wps:bodyPr rot="0" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" anchor="t" anchorCtr="0" upright="1">
                         <a:noAutofit/>
                       </wps:bodyPr>
                     </wps:wsp>
                   </a:graphicData>
                 </a:graphic>
                 <wp14:sizeRelH relativeFrom="margin">
                   <wp14:pctWidth>40000</wp14:pctWidth>
                 </wp14:sizeRelH>
                 <wp14:sizeRelV relativeFrom="margin">
                   <wp14:pctHeight>0</wp14:pctHeight>
                 </wp14:sizeRelV>
               </wp:anchor>
             </w:drawing>
           </mc:Choice>
           <mc:Fallback>
             <w:pict>
-              <v:shape w14:anchorId="51A9E763" id="Pole tekstowe 2" o:spid="_x0000_s1027" type="#_x0000_t202" style="position:absolute;margin-left:306.6pt;margin-top:-28.25pt;width:180.1pt;height:31.8pt;z-index:251660288;visibility:visible;mso-wrap-style:square;mso-width-percent:400;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:400;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQD+ZLpTFQIAADIEAAAOAAAAZHJzL2Uyb0RvYy54bWysU9tu2zAMfR+wfxD0vtjxkjY14hRdugwD&#10;ugvQ7QMUWY6FyaJGKbGzrx8lp2nQvRXTgyCK0iF5eLi8HTrDDgq9Blvx6STnTFkJtba7iv/8sXm3&#10;4MwHYWthwKqKH5Xnt6u3b5a9K1UBLZhaISMQ68veVbwNwZVZ5mWrOuEn4JQlZwPYiUAm7rIaRU/o&#10;ncmKPL/KesDaIUjlPd3ej06+SvhNo2T41jReBWYqTrmFtGPat3HPVktR7lC4VstTGuIVWXRCWwp6&#10;hroXQbA96n+gOi0RPDRhIqHLoGm0VKkGqmaav6jmsRVOpVqIHO/ONPn/Byu/Hh7dd2Rh+AADNTAV&#10;4d0DyF+eWVi3wu7UHSL0rRI1BZ5GyrLe+fL0NVLtSx9Btv0XqKnJYh8gAQ0NdpEVqpMROjXgeCZd&#10;DYFJuiyKxXVxTS5Jvln+fnGVupKJ8um3Qx8+KehYPFQcqakJXRwefIjZiPLpSQzmweh6o41JBu62&#10;a4PsIEgAm7RSAS+eGcv6it/Mi/lIwCsgOh1IyUZ3FV/kcY3airR9tHXSWRDajGdK2dgTj5G6kcQw&#10;bAem6xPJkdYt1EciFmEULg0aHVrAP5z1JNqK+997gYoz89lSc26ms1lUeTJm8+uCDLz0bC89wkqC&#10;qnjgbDyuwzgZe4d611KkUQ4W7qihjU5cP2d1Sp+EmVpwGqKo/Es7vXoe9dVfAAAA//8DAFBLAwQU&#10;AAYACAAAACEAG/85y94AAAAJAQAADwAAAGRycy9kb3ducmV2LnhtbEyPwU7DMBBE70j8g7VIXFDr&#10;JG1TGrKpEFIlrhS4O/E2TontyHZb9+8xJ3pczdPM23ob9cjO5PxgDUI+z4CR6awcTI/w9bmbPQPz&#10;QRgpRmsI4Uoets39XS0qaS/mg8770LNUYnwlEFQIU8W57xRp4ed2IpOyg3VahHS6nksnLqlcj7zI&#10;spJrMZi0oMREb4q6n/1JIyyPov32+VMxxt3VZWGKm/dBIT4+xNcXYIFi+IfhTz+pQ5OcWnsy0rMR&#10;ocwXRUIRZqtyBSwRm/ViCaxFWOfAm5rfftD8AgAA//8DAFBLAQItABQABgAIAAAAIQC2gziS/gAA&#10;AOEBAAATAAAAAAAAAAAAAAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAh&#10;ADj9If/WAAAAlAEAAAsAAAAAAAAAAAAAAAAALwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAh&#10;AP5kulMVAgAAMgQAAA4AAAAAAAAAAAAAAAAALgIAAGRycy9lMm9Eb2MueG1sUEsBAi0AFAAGAAgA&#10;AAAhABv/OcveAAAACQEAAA8AAAAAAAAAAAAAAAAAbwQAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAA&#10;BAAEAPMAAAB6BQAAAAA=&#10;" strokecolor="white">
+              <v:shape w14:anchorId="51A9E763" id="Pole tekstowe 2" o:spid="_x0000_s1027" type="#_x0000_t202" style="position:absolute;margin-left:306.6pt;margin-top:-28.25pt;width:180.1pt;height:31.8pt;z-index:251660288;visibility:visible;mso-wrap-style:square;mso-width-percent:400;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:400;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQBBUhVpKwIAAFwEAAAOAAAAZHJzL2Uyb0RvYy54bWysVFFv2yAQfp+0/4B4X+x4SZNacaouXaZJ&#10;3Vap2w/AGMeowDEgsbNfvwOnadS9VfMD4rjj4+777ry6GbQiB+G8BFPR6SSnRBgOjTS7iv76uf2w&#10;pMQHZhqmwIiKHoWnN+v371a9LUUBHahGOIIgxpe9rWgXgi2zzPNOaOYnYIVBZwtOs4Cm22WNYz2i&#10;a5UVeX6V9eAa64AL7/H0bnTSdcJvW8HDj7b1IhBVUcwtpNWltY5rtl6xcueY7SQ/pcHekIVm0uCj&#10;Z6g7FhjZO/kPlJbcgYc2TDjoDNpWcpFqwGqm+atqHjtmRaoFyfH2TJP/f7D8++HBEdlUtKDEMI0S&#10;PYASJIgnH6AXpIgU9daXGPloMTYMn2BAqVO53t4Df/LEwKZjZidunYO+E6zBFKfxZnZxdcTxEaTu&#10;v0GDb7F9gAQ0tE5H/pARgugo1fEsjxgC4XhYFMtFsUAXR98s/7i8SvplrHy+bZ0PXwRoEjcVdSh/&#10;QmeHex9iNqx8DomPeVCy2UqlkuF29UY5cmDYKtv0pQJehSlD+opez4v5SMAbILQM2PNK6oou8/iN&#10;XRhp+2ya1JGBSTXuMWVlTjxG6kYSw1APSbVEcuS4huaIxDoYWxxHEjcduD+U9NjeFfW/98wJStRX&#10;g+JcT2ezOA/JmM0XBRru0lNfepjhCFXRQMm43YRxhvbWyV2HL43tYOAWBW1l4volq1P62MJJgtO4&#10;xRm5tFPUy09h/RcAAP//AwBQSwMEFAAGAAgAAAAhABv/OcveAAAACQEAAA8AAABkcnMvZG93bnJl&#10;di54bWxMj8FOwzAQRO9I/IO1SFxQ6yRtUxqyqRBSJa4UuDvxNk6J7ch2W/fvMSd6XM3TzNt6G/XI&#10;zuT8YA1CPs+AkemsHEyP8PW5mz0D80EYKUZrCOFKHrbN/V0tKmkv5oPO+9CzVGJ8JRBUCFPFue8U&#10;aeHndiKTsoN1WoR0up5LJy6pXI+8yLKSazGYtKDERG+Kup/9SSMsj6L99vlTMcbd1WVhipv3QSE+&#10;PsTXF2CBYviH4U8/qUOTnFp7MtKzEaHMF0VCEWarcgUsEZv1YgmsRVjnwJua337Q/AIAAP//AwBQ&#10;SwECLQAUAAYACAAAACEAtoM4kv4AAADhAQAAEwAAAAAAAAAAAAAAAAAAAAAAW0NvbnRlbnRfVHlw&#10;ZXNdLnhtbFBLAQItABQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAAAAAAAAAAAAAAC8BAABfcmVs&#10;cy8ucmVsc1BLAQItABQABgAIAAAAIQBBUhVpKwIAAFwEAAAOAAAAAAAAAAAAAAAAAC4CAABkcnMv&#10;ZTJvRG9jLnhtbFBLAQItABQABgAIAAAAIQAb/znL3gAAAAkBAAAPAAAAAAAAAAAAAAAAAIUEAABk&#10;cnMvZG93bnJldi54bWxQSwUGAAAAAAQABADzAAAAkAUAAAAA&#10;" strokecolor="white">
                 <v:textbox>
                   <w:txbxContent>
                     <w:p w14:paraId="72871EF3" w14:textId="77777777" w:rsidR="003570AF" w:rsidRPr="00D86475" w:rsidRDefault="00D76F48" w:rsidP="003570AF">
                       <w:pPr>
                         <w:pStyle w:val="Nagwek"/>
                         <w:jc w:val="right"/>
                         <w:rPr>
                           <w:b/>
                           <w:sz w:val="24"/>
                           <w:szCs w:val="24"/>
                         </w:rPr>
                       </w:pPr>
                       <w:r>
                         <w:rPr>
                           <w:b/>
                           <w:sz w:val="24"/>
                           <w:szCs w:val="24"/>
                         </w:rPr>
                         <w:t>Załącznik 3</w:t>
                       </w:r>
                     </w:p>
                     <w:p w14:paraId="44BB4A69" w14:textId="77777777" w:rsidR="003570AF" w:rsidRDefault="003570AF" w:rsidP="003570AF"/>
                   </w:txbxContent>
                 </v:textbox>
               </v:shape>
@@ -2181,82 +2181,81 @@
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0057669B">
               <w:rPr>
                 <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">- poprzez e-mail:  </w:t>
             </w:r>
             <w:r w:rsidRPr="000708F3">
               <w:rPr>
                 <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
                 <w:noProof/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>sekretariat@pzsprzodkowo.pl</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="7DDB7D83" w14:textId="77777777" w:rsidR="00A1584A" w:rsidRDefault="00A1584A" w:rsidP="006D1ECB">
+          <w:p w14:paraId="7DDB7D83" w14:textId="486A9D11" w:rsidR="00A1584A" w:rsidRDefault="00A1584A" w:rsidP="006D1ECB">
             <w:pPr>
               <w:pStyle w:val="insnormalny"/>
               <w:tabs>
                 <w:tab w:val="left" w:pos="708"/>
               </w:tabs>
               <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0057669B">
               <w:rPr>
                 <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">- telefonicznie: </w:t>
             </w:r>
-            <w:r w:rsidRPr="00104CF8">
+            <w:r w:rsidR="004E1FB3">
               <w:rPr>
                 <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Times New Roman"/>
-                <w:noProof/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t>58 681 96 95</w:t>
+              <w:t>690-266-085</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="686AF73C" w14:textId="77777777" w:rsidR="00A1584A" w:rsidRDefault="00A1584A" w:rsidP="006D1ECB">
             <w:pPr>
               <w:pStyle w:val="insnormalny"/>
               <w:tabs>
                 <w:tab w:val="left" w:pos="708"/>
               </w:tabs>
               <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:p w14:paraId="6A9BA152" w14:textId="77777777" w:rsidR="00A1584A" w:rsidRPr="0057669B" w:rsidRDefault="00A1584A" w:rsidP="006D1ECB">
             <w:pPr>
               <w:pStyle w:val="insnormalny"/>
               <w:tabs>
                 <w:tab w:val="left" w:pos="708"/>
@@ -2652,76 +2651,76 @@
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="4C8385EA" w14:textId="77777777" w:rsidR="00A1584A" w:rsidRPr="00A1584A" w:rsidRDefault="00A1584A" w:rsidP="00A1584A">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:sz w:val="14"/>
           <w:szCs w:val="14"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:sectPr w:rsidR="00A1584A" w:rsidRPr="00A1584A" w:rsidSect="00A1584A">
       <w:pgSz w:w="11906" w:h="16838"/>
       <w:pgMar w:top="1135" w:right="1417" w:bottom="426" w:left="1417" w:header="708" w:footer="708" w:gutter="0"/>
       <w:cols w:space="708"/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="24D74983" w14:textId="77777777" w:rsidR="00366E00" w:rsidRDefault="00366E00" w:rsidP="003570AF">
+    <w:p w14:paraId="54D8A792" w14:textId="77777777" w:rsidR="004B3253" w:rsidRDefault="004B3253" w:rsidP="003570AF">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="1C9AD353" w14:textId="77777777" w:rsidR="00366E00" w:rsidRDefault="00366E00" w:rsidP="003570AF">
+    <w:p w14:paraId="4794E882" w14:textId="77777777" w:rsidR="004B3253" w:rsidRDefault="004B3253" w:rsidP="003570AF">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
-<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
+<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
   <w:font w:name="Symbol">
     <w:panose1 w:val="05050102010706020507"/>
     <w:charset w:val="02"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="EE"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
     <w:family w:val="auto"/>
@@ -2755,76 +2754,76 @@
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="SourceSansPro-Regular">
     <w:altName w:val="Calibri"/>
     <w:panose1 w:val="00000000000000000000"/>
     <w:charset w:val="EE"/>
     <w:family w:val="auto"/>
     <w:notTrueType/>
     <w:pitch w:val="default"/>
     <w:sig w:usb0="00000005" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="00000002" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri Light">
     <w:panose1 w:val="020F0302020204030204"/>
     <w:charset w:val="EE"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="51A53BAC" w14:textId="77777777" w:rsidR="00366E00" w:rsidRDefault="00366E00" w:rsidP="003570AF">
+    <w:p w14:paraId="49E5686D" w14:textId="77777777" w:rsidR="004B3253" w:rsidRDefault="004B3253" w:rsidP="003570AF">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="4EE9C34F" w14:textId="77777777" w:rsidR="00366E00" w:rsidRDefault="00366E00" w:rsidP="003570AF">
+    <w:p w14:paraId="4373228D" w14:textId="77777777" w:rsidR="004B3253" w:rsidRDefault="004B3253" w:rsidP="003570AF">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="319F61EA"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="2EF84944"/>
     <w:lvl w:ilvl="0" w:tplc="04150001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04150003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
@@ -3093,130 +3092,132 @@
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="04150019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0415001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:num w:numId="1" w16cid:durableId="807666803">
+  <w:num w:numId="1">
     <w:abstractNumId w:val="1"/>
   </w:num>
-  <w:num w:numId="2" w16cid:durableId="2006395011">
+  <w:num w:numId="2">
     <w:abstractNumId w:val="2"/>
     <w:lvlOverride w:ilvl="0">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="1">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="2">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="3">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="4">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="5">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="6">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="7">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="8">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
   </w:num>
-  <w:num w:numId="3" w16cid:durableId="528109408">
+  <w:num w:numId="3">
     <w:abstractNumId w:val="0"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
-  <w:zoom w:percent="90"/>
+<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
+  <w:zoom w:percent="100"/>
   <w:proofState w:spelling="clean"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="007C2FA7"/>
     <w:rsid w:val="00046DB1"/>
     <w:rsid w:val="000D31C3"/>
     <w:rsid w:val="001C19E1"/>
     <w:rsid w:val="00217C2C"/>
     <w:rsid w:val="00257435"/>
     <w:rsid w:val="002A4E75"/>
     <w:rsid w:val="002B019B"/>
     <w:rsid w:val="002B5A49"/>
     <w:rsid w:val="002C708F"/>
     <w:rsid w:val="003058A1"/>
     <w:rsid w:val="00334A93"/>
     <w:rsid w:val="00344237"/>
     <w:rsid w:val="003570AF"/>
     <w:rsid w:val="00366E00"/>
     <w:rsid w:val="003A3A28"/>
+    <w:rsid w:val="004B3253"/>
     <w:rsid w:val="004D0C84"/>
+    <w:rsid w:val="004E1FB3"/>
     <w:rsid w:val="004F11DA"/>
     <w:rsid w:val="00514C95"/>
     <w:rsid w:val="00540F43"/>
     <w:rsid w:val="00567DEB"/>
     <w:rsid w:val="005B0276"/>
     <w:rsid w:val="005C47F7"/>
     <w:rsid w:val="005F17FB"/>
     <w:rsid w:val="005F348B"/>
     <w:rsid w:val="005F5166"/>
     <w:rsid w:val="006058F1"/>
     <w:rsid w:val="006A3865"/>
     <w:rsid w:val="006B1C2E"/>
     <w:rsid w:val="00730EAD"/>
     <w:rsid w:val="00771FBF"/>
     <w:rsid w:val="00793178"/>
     <w:rsid w:val="007C2FA7"/>
     <w:rsid w:val="007F7E5E"/>
     <w:rsid w:val="00802A01"/>
     <w:rsid w:val="008036C6"/>
     <w:rsid w:val="00844AC4"/>
     <w:rsid w:val="008555D7"/>
     <w:rsid w:val="00881B79"/>
     <w:rsid w:val="008C4092"/>
     <w:rsid w:val="008C549D"/>
     <w:rsid w:val="008D500D"/>
@@ -3249,51 +3250,51 @@
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="pl-PL"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:shapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="1026"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="1"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val=","/>
   <w:listSeparator w:val=";"/>
   <w14:docId w14:val="5D36FBA2"/>
   <w15:chartTrackingRefBased/>
   <w15:docId w15:val="{2CE26001-93E0-4118-8723-5F0F1C7AD316}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
+<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="pl-PL" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:qFormat="1"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:qFormat="1"/>
     <w:lsdException w:name="heading 2" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 3" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 4" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 5" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 6" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 7" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 8" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
@@ -3826,51 +3827,51 @@
   <w:style w:type="character" w:styleId="Hipercze">
     <w:name w:val="Hyperlink"/>
     <w:uiPriority w:val="99"/>
     <w:rsid w:val="00A1584A"/>
     <w:rPr>
       <w:color w:val="000080"/>
       <w:u w:val="single"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="insnormalny">
     <w:name w:val="insnormalny"/>
     <w:basedOn w:val="Normalny"/>
     <w:rsid w:val="00A1584A"/>
     <w:pPr>
       <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:eastAsiaTheme="minorHAnsi" w:cs="Calibri"/>
       <w:lang w:eastAsia="pl-PL"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
+<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
   <w:optimizeForBrowser/>
   <w:relyOnVML/>
   <w:allowPNG/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:kancelaria@uodo.gov.pl" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.jpeg"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Motyw pakietu Office">
   <a:themeElements>
     <a:clrScheme name="Pakiet Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="44546A"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="E7E6E6"/>
@@ -4100,51 +4101,51 @@
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="63000"/>
                 <a:satMod val="120000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
-  <Template>Normal</Template>
+  <Template>Normal.dotm</Template>
   <TotalTime></TotalTime>
   <Pages>2</Pages>
   <Words>616</Words>
   <Characters>3699</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
   <Lines>30</Lines>
   <Paragraphs>8</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Tytuł</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr/>
     </vt:vector>
   </TitlesOfParts>
   <Company/>