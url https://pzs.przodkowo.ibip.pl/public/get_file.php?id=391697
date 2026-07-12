--- v0 (2026-05-17)
+++ v1 (2026-07-12)
@@ -2151,51 +2151,51 @@
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3576" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="282B1D8D" w14:textId="77777777" w:rsidR="003570AF" w:rsidRDefault="003570AF" w:rsidP="00D42113">
             <w:pPr>
               <w:spacing w:line="240" w:lineRule="auto"/>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="7E434127" w14:textId="77777777" w:rsidR="003570AF" w:rsidRPr="00A0441C" w:rsidRDefault="003570AF" w:rsidP="003570AF">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="752764CF" w14:textId="77777777" w:rsidR="003570AF" w:rsidRPr="00A0441C" w:rsidRDefault="00300A83" w:rsidP="002A4E75">
+    <w:p w14:paraId="752764CF" w14:textId="77777777" w:rsidR="003570AF" w:rsidRPr="00A0441C" w:rsidRDefault="005A0D2B" w:rsidP="002A4E75">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="6540"/>
         </w:tabs>
         <w:spacing w:after="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:pict w14:anchorId="17DEC063">
           <v:rect id="_x0000_i1025" style="width:453.6pt;height:1.5pt" o:hralign="center" o:hrstd="t" o:hr="t" fillcolor="#a0a0a0" stroked="f"/>
         </w:pict>
       </w:r>
       <w:r w:rsidR="003570AF" w:rsidRPr="00A0441C">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
@@ -2460,154 +2460,80 @@
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r w:rsidRPr="00A0441C">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r w:rsidRPr="00A0441C">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:tab/>
         <w:t xml:space="preserve">          podpis ojca (prawnego opiekuna)</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7070C8A8" w14:textId="77777777" w:rsidR="003570AF" w:rsidRPr="002A4E75" w:rsidRDefault="00300A83" w:rsidP="002A4E75">
+    <w:p w14:paraId="7070C8A8" w14:textId="77777777" w:rsidR="003570AF" w:rsidRPr="002A4E75" w:rsidRDefault="005A0D2B" w:rsidP="002A4E75">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:pict w14:anchorId="57875B33">
           <v:rect id="_x0000_i1026" style="width:453.6pt;height:1.5pt" o:hralign="center" o:hrstd="t" o:hr="t" fillcolor="#a0a0a0" stroked="f"/>
         </w:pict>
       </w:r>
       <w:r w:rsidR="003570AF" w:rsidRPr="00A0441C">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve">Deklaruję uczestnictwo mojego dziecka w </w:t>
       </w:r>
       <w:r w:rsidR="003570AF" w:rsidRPr="00F20E02">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t>zajęciach (właściwe zakreślić):</w:t>
-      </w:r>
-[...72 lines deleted...]
-        <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="63171BBD" w14:textId="77777777" w:rsidR="003570AF" w:rsidRPr="00A0441C" w:rsidRDefault="003570AF" w:rsidP="002A4E75">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="088FFD60" w14:textId="77777777" w:rsidR="003570AF" w:rsidRPr="008C549D" w:rsidRDefault="00793178" w:rsidP="002A4E75">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:after="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
@@ -2772,51 +2698,51 @@
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r w:rsidRPr="00A0441C">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r w:rsidRPr="00A0441C">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:tab/>
         <w:t xml:space="preserve">         podpis ojca (prawnego opiekuna)</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1A6CFA2C" w14:textId="77777777" w:rsidR="003570AF" w:rsidRPr="00A0441C" w:rsidRDefault="00300A83" w:rsidP="003570AF">
+    <w:p w14:paraId="1A6CFA2C" w14:textId="77777777" w:rsidR="003570AF" w:rsidRPr="00A0441C" w:rsidRDefault="005A0D2B" w:rsidP="003570AF">
       <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:pict w14:anchorId="7EC28712">
           <v:rect id="_x0000_i1027" style="width:453.6pt;height:1.5pt" o:hralign="center" o:hrstd="t" o:hr="t" fillcolor="#a0a0a0" stroked="f"/>
         </w:pict>
       </w:r>
     </w:p>
     <w:p w14:paraId="61C62A6C" w14:textId="215FE069" w:rsidR="00BB70E3" w:rsidRDefault="00BB70E3" w:rsidP="00BB70E3">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
@@ -3046,51 +2972,51 @@
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:tab/>
         <w:t xml:space="preserve">         podpis ojca (prawnego opiekuna</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6B73F589" w14:textId="77777777" w:rsidR="00BB70E3" w:rsidRDefault="00300A83" w:rsidP="00BB70E3">
+    <w:p w14:paraId="6B73F589" w14:textId="77777777" w:rsidR="00BB70E3" w:rsidRDefault="005A0D2B" w:rsidP="00BB70E3">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:pict w14:anchorId="07C4ABB0">
           <v:rect id="_x0000_i1028" style="width:453.6pt;height:1.5pt" o:hralign="center" o:hrstd="t" o:hr="t" fillcolor="#a0a0a0" stroked="f"/>
         </w:pict>
       </w:r>
     </w:p>
     <w:p w14:paraId="5A9F884C" w14:textId="77777777" w:rsidR="00BB70E3" w:rsidRDefault="00BB70E3" w:rsidP="003570AF">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:b/>
           <w:sz w:val="24"/>
@@ -3359,51 +3285,67 @@
     </w:p>
     <w:p w14:paraId="70F6C890" w14:textId="77777777" w:rsidR="00DA5648" w:rsidRDefault="00DA5648" w:rsidP="00DA5648">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rStyle w:val="hgkelc"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="31C06066" w14:textId="77777777" w:rsidR="00DA5648" w:rsidRDefault="00DA5648" w:rsidP="00DA5648">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rStyle w:val="hgkelc"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="53E9B034" w14:textId="77777777" w:rsidR="00DA5648" w:rsidRDefault="00DA5648" w:rsidP="00DA5648">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rStyle w:val="hgkelc"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="3F11D193" w14:textId="77777777" w:rsidR="00DA5648" w:rsidRDefault="00DA5648" w:rsidP="00DA5648">
+    <w:p w14:paraId="3F11D193" w14:textId="77A517F2" w:rsidR="00DA5648" w:rsidRDefault="00DA5648" w:rsidP="00DA5648">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rStyle w:val="hgkelc"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="1394983A" w14:textId="46A09F8B" w:rsidR="005D5A42" w:rsidRDefault="005D5A42" w:rsidP="00DA5648">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rStyle w:val="hgkelc"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="1B15735C" w14:textId="77777777" w:rsidR="005D5A42" w:rsidRDefault="005D5A42" w:rsidP="00DA5648">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rStyle w:val="hgkelc"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="3FE20D27" w14:textId="77777777" w:rsidR="00DA5648" w:rsidRDefault="00DA5648" w:rsidP="00DA5648">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rStyle w:val="hgkelc"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="0BCE4626" w14:textId="77777777" w:rsidR="00DA5648" w:rsidRDefault="00DA5648" w:rsidP="00DA5648">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rStyle w:val="hgkelc"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="55780E90" w14:textId="77777777" w:rsidR="004D69E1" w:rsidRDefault="004D69E1" w:rsidP="00DA5648">
       <w:pPr>
@@ -3608,77 +3550,76 @@
               <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:color w:val="000000"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="006B4F2C">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:t xml:space="preserve">- poprzez e-mail:  </w:t>
             </w:r>
             <w:r w:rsidRPr="006B4F2C">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:noProof/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>sekretariat@pzsprzodkowo.pl</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="4E79C04F" w14:textId="77777777" w:rsidR="00DA5648" w:rsidRPr="006B4F2C" w:rsidRDefault="00DA5648" w:rsidP="00672655">
+          <w:p w14:paraId="4E79C04F" w14:textId="719F4DB6" w:rsidR="00DA5648" w:rsidRPr="006B4F2C" w:rsidRDefault="00DA5648" w:rsidP="00672655">
             <w:pPr>
               <w:pStyle w:val="insnormalny"/>
               <w:tabs>
                 <w:tab w:val="left" w:pos="708"/>
               </w:tabs>
               <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:color w:val="000000"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="006B4F2C">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:t xml:space="preserve">- telefonicznie: </w:t>
             </w:r>
-            <w:r w:rsidRPr="006B4F2C">
+            <w:r w:rsidR="00C41B32">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
-                <w:noProof/>
                 <w:color w:val="000000"/>
               </w:rPr>
-              <w:t>58 681 96 95</w:t>
+              <w:t>690-266-085</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="2FD387C4" w14:textId="77777777" w:rsidR="00DA5648" w:rsidRPr="006B4F2C" w:rsidRDefault="00DA5648" w:rsidP="00672655">
             <w:pPr>
               <w:pStyle w:val="insnormalny"/>
               <w:tabs>
                 <w:tab w:val="left" w:pos="708"/>
               </w:tabs>
               <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Calibri" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:bCs/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="006B4F2C">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Calibri" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:bCs/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>Inspektor ochrony danych</w:t>
@@ -3994,61 +3935,61 @@
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="74C9156C" w14:textId="77777777" w:rsidR="00DA5648" w:rsidRPr="00DA5648" w:rsidRDefault="00DA5648" w:rsidP="00DA5648">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:sz w:val="4"/>
           <w:szCs w:val="4"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:sectPr w:rsidR="00DA5648" w:rsidRPr="00DA5648" w:rsidSect="009B1FDD">
       <w:pgSz w:w="11906" w:h="16838"/>
       <w:pgMar w:top="993" w:right="1417" w:bottom="426" w:left="1417" w:header="708" w:footer="708" w:gutter="0"/>
       <w:cols w:space="708"/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="0B355C12" w14:textId="77777777" w:rsidR="00300A83" w:rsidRDefault="00300A83" w:rsidP="003570AF">
+    <w:p w14:paraId="1AC38FAA" w14:textId="77777777" w:rsidR="005A0D2B" w:rsidRDefault="005A0D2B" w:rsidP="003570AF">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="0F6C8BB0" w14:textId="77777777" w:rsidR="00300A83" w:rsidRDefault="00300A83" w:rsidP="003570AF">
+    <w:p w14:paraId="37983148" w14:textId="77777777" w:rsidR="005A0D2B" w:rsidRDefault="005A0D2B" w:rsidP="003570AF">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
   <w:font w:name="Symbol">
     <w:panose1 w:val="05050102010706020507"/>
     <w:charset w:val="02"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
@@ -4087,61 +4028,61 @@
     <w:charset w:val="EE"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000287" w:usb1="00000800" w:usb2="00000000" w:usb3="00000000" w:csb0="0000009F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Arial">
     <w:panose1 w:val="020B0604020202020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri Light">
     <w:panose1 w:val="020F0302020204030204"/>
     <w:charset w:val="EE"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="0017F52B" w14:textId="77777777" w:rsidR="00300A83" w:rsidRDefault="00300A83" w:rsidP="003570AF">
+    <w:p w14:paraId="5591E0B3" w14:textId="77777777" w:rsidR="005A0D2B" w:rsidRDefault="005A0D2B" w:rsidP="003570AF">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="54671776" w14:textId="77777777" w:rsidR="00300A83" w:rsidRDefault="00300A83" w:rsidP="003570AF">
+    <w:p w14:paraId="61C88720" w14:textId="77777777" w:rsidR="005A0D2B" w:rsidRDefault="005A0D2B" w:rsidP="003570AF">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:id="1">
     <w:p w14:paraId="15E7B021" w14:textId="77777777" w:rsidR="003570AF" w:rsidRPr="00E55974" w:rsidRDefault="003570AF" w:rsidP="003570AF">
       <w:pPr>
         <w:pStyle w:val="Tekstprzypisudolnego"/>
         <w:rPr>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="Odwoanieprzypisudolnego"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> </w:t>
@@ -4647,85 +4588,89 @@
     <w:rsidRoot w:val="007C2FA7"/>
     <w:rsid w:val="00046DB1"/>
     <w:rsid w:val="000D31C3"/>
     <w:rsid w:val="00152B65"/>
     <w:rsid w:val="001A5824"/>
     <w:rsid w:val="00217C2C"/>
     <w:rsid w:val="00237B5E"/>
     <w:rsid w:val="00257435"/>
     <w:rsid w:val="002A4E75"/>
     <w:rsid w:val="002B019B"/>
     <w:rsid w:val="002B0417"/>
     <w:rsid w:val="00300A83"/>
     <w:rsid w:val="00315964"/>
     <w:rsid w:val="00344237"/>
     <w:rsid w:val="003570AF"/>
     <w:rsid w:val="003A3A28"/>
     <w:rsid w:val="003E248F"/>
     <w:rsid w:val="00442BD7"/>
     <w:rsid w:val="004C1092"/>
     <w:rsid w:val="004D69E1"/>
     <w:rsid w:val="00514C95"/>
     <w:rsid w:val="0053267D"/>
     <w:rsid w:val="00533F55"/>
     <w:rsid w:val="00540F43"/>
     <w:rsid w:val="0056228C"/>
+    <w:rsid w:val="005A0D2B"/>
     <w:rsid w:val="005B0276"/>
     <w:rsid w:val="005C47F7"/>
+    <w:rsid w:val="005D5A42"/>
     <w:rsid w:val="005F17FB"/>
     <w:rsid w:val="005F348B"/>
     <w:rsid w:val="005F5166"/>
     <w:rsid w:val="00610AE6"/>
     <w:rsid w:val="006B1C2E"/>
     <w:rsid w:val="006B2352"/>
     <w:rsid w:val="006C4DEC"/>
     <w:rsid w:val="00722093"/>
     <w:rsid w:val="00730EAD"/>
     <w:rsid w:val="00771FBF"/>
     <w:rsid w:val="007830E6"/>
     <w:rsid w:val="00793178"/>
     <w:rsid w:val="007C2FA7"/>
     <w:rsid w:val="007F7E5E"/>
     <w:rsid w:val="00842F9F"/>
     <w:rsid w:val="00881B79"/>
     <w:rsid w:val="008C4092"/>
     <w:rsid w:val="008C549D"/>
     <w:rsid w:val="008D500D"/>
     <w:rsid w:val="008F6E50"/>
     <w:rsid w:val="00953A01"/>
     <w:rsid w:val="009A16BB"/>
     <w:rsid w:val="00A20EC1"/>
     <w:rsid w:val="00A623DE"/>
     <w:rsid w:val="00A95F15"/>
     <w:rsid w:val="00AB4DCD"/>
+    <w:rsid w:val="00AD21DE"/>
     <w:rsid w:val="00B20B3C"/>
     <w:rsid w:val="00B25C02"/>
     <w:rsid w:val="00B37951"/>
     <w:rsid w:val="00B8121B"/>
     <w:rsid w:val="00BB35A2"/>
     <w:rsid w:val="00BB70E3"/>
     <w:rsid w:val="00BF097C"/>
+    <w:rsid w:val="00C41B32"/>
     <w:rsid w:val="00C44D9C"/>
     <w:rsid w:val="00C855E2"/>
     <w:rsid w:val="00C914CC"/>
     <w:rsid w:val="00CB20C1"/>
     <w:rsid w:val="00CB307B"/>
     <w:rsid w:val="00D2290C"/>
     <w:rsid w:val="00D4772A"/>
     <w:rsid w:val="00DA5648"/>
     <w:rsid w:val="00DD76EB"/>
     <w:rsid w:val="00EB381C"/>
     <w:rsid w:val="00EC4FD8"/>
     <w:rsid w:val="00F20E02"/>
     <w:rsid w:val="00F34D5B"/>
     <w:rsid w:val="00F81503"/>
     <w:rsid w:val="00F853B2"/>
     <w:rsid w:val="00F94F15"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
@@ -5618,70 +5563,70 @@
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
 <b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="\APASixthEditionOfficeOnline.xsl" StyleName="APA" Version="6"/>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{8B07304D-F35B-40C3-9326-32C1E4B4CC1A}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal.dotm</Template>
   <TotalTime></TotalTime>
   <Pages>3</Pages>
-  <Words>845</Words>
-  <Characters>5072</Characters>
+  <Words>838</Words>
+  <Characters>5030</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>42</Lines>
+  <Lines>41</Lines>
   <Paragraphs>11</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Tytuł</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr/>
     </vt:vector>
   </TitlesOfParts>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>5906</CharactersWithSpaces>
+  <CharactersWithSpaces>5857</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title/>
   <dc:subject/>
   <dc:creator>Pani Karolina</dc:creator>
   <cp:keywords/>
   <dc:description/>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>