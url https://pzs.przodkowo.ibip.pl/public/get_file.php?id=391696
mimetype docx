--- v0 (2026-05-17)
+++ v1 (2026-07-12)
@@ -1,126 +1,127 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
   <w:body>
     <w:p w14:paraId="320EC79F" w14:textId="77777777" w:rsidR="00C96460" w:rsidRPr="00206B5B" w:rsidRDefault="00C96460" w:rsidP="00C96460">
       <w:pPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:jc w:val="right"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="7C0CF1A1" w14:textId="77777777" w:rsidR="00C96460" w:rsidRDefault="00C96460" w:rsidP="00C96460">
       <w:pPr>
         <w:pStyle w:val="PBIKorczakN2"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="0"/>
         </w:numPr>
         <w:spacing w:before="0"/>
         <w:ind w:left="576"/>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:bookmarkStart w:id="0" w:name="_Toc508281637"/>
       <w:bookmarkStart w:id="1" w:name="_Toc509690273"/>
       <w:r>
         <w:t>Zgoda</w:t>
       </w:r>
       <w:r w:rsidRPr="00063D51">
         <w:t xml:space="preserve"> na przetwarzanie wizerunku dziecka</w:t>
       </w:r>
       <w:bookmarkEnd w:id="0"/>
       <w:bookmarkEnd w:id="1"/>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="Tabela-Siatka"/>
-        <w:tblW w:w="10065" w:type="dxa"/>
+        <w:tblW w:w="9952" w:type="dxa"/>
         <w:tblInd w:w="-176" w:type="dxa"/>
+        <w:tblLayout w:type="fixed"/>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
-        <w:gridCol w:w="10065"/>
+        <w:gridCol w:w="9952"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00C96460" w:rsidRPr="00602412" w14:paraId="3CDEF808" w14:textId="77777777" w:rsidTr="002F3684">
+      <w:tr w:rsidR="00C96460" w:rsidRPr="00602412" w14:paraId="3CDEF808" w14:textId="77777777" w:rsidTr="00E14F40">
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="10065" w:type="dxa"/>
+            <w:tcW w:w="9952" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="EEECE1" w:themeFill="background2"/>
           </w:tcPr>
           <w:p w14:paraId="179EA9A6" w14:textId="77777777" w:rsidR="00C96460" w:rsidRPr="00602412" w:rsidRDefault="00C96460" w:rsidP="00760809">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
                 <w:b/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00602412">
               <w:rPr>
                 <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
                 <w:b/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>OŚWIADCZENIE</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00C96460" w:rsidRPr="00602412" w14:paraId="504E8306" w14:textId="77777777" w:rsidTr="002F3684">
+      <w:tr w:rsidR="00C96460" w:rsidRPr="00602412" w14:paraId="504E8306" w14:textId="77777777" w:rsidTr="00E14F40">
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="10065" w:type="dxa"/>
+            <w:tcW w:w="9952" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
           </w:tcPr>
           <w:p w14:paraId="50DE239F" w14:textId="77777777" w:rsidR="00C96460" w:rsidRPr="00171FAF" w:rsidRDefault="00C96460" w:rsidP="00760809">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00171FAF">
               <w:rPr>
                 <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Ja, niżej podpisany:</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="750966FF" w14:textId="77777777" w:rsidR="00C96460" w:rsidRPr="00171FAF" w:rsidRDefault="00C96460" w:rsidP="00760809">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
@@ -141,58 +142,58 @@
               <w:rPr>
                 <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Segoe UI Symbol"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val=""/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:checkBox>
                     <w:sizeAuto/>
                     <w:default w:val="0"/>
                   </w:checkBox>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:r w:rsidRPr="00171FAF">
               <w:rPr>
                 <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Segoe UI Symbol"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
             </w:r>
-            <w:r w:rsidRPr="00171FAF">
-[...6 lines deleted...]
-            <w:r w:rsidRPr="00171FAF">
+            <w:r w:rsidR="00E14F40">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Segoe UI Symbol"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidR="00E14F40">
               <w:rPr>
                 <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Segoe UI Symbol"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r w:rsidRPr="00171FAF">
               <w:rPr>
                 <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Segoe UI Symbol"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
             <w:r w:rsidRPr="00171FAF">
               <w:rPr>
                 <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Segoe UI Symbol"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">  </w:t>
             </w:r>
             <w:r w:rsidRPr="00171FAF">
               <w:rPr>
@@ -206,58 +207,58 @@
               <w:rPr>
                 <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Segoe UI Symbol"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val=""/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:checkBox>
                     <w:sizeAuto/>
                     <w:default w:val="0"/>
                   </w:checkBox>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:r w:rsidRPr="00171FAF">
               <w:rPr>
                 <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Segoe UI Symbol"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
             </w:r>
-            <w:r w:rsidRPr="00171FAF">
-[...6 lines deleted...]
-            <w:r w:rsidRPr="00171FAF">
+            <w:r w:rsidR="00E14F40">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Segoe UI Symbol"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidR="00E14F40">
               <w:rPr>
                 <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Segoe UI Symbol"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r w:rsidRPr="00171FAF">
               <w:rPr>
                 <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Segoe UI Symbol"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
             <w:r w:rsidRPr="00171FAF">
               <w:rPr>
                 <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Segoe UI Symbol"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"> Nie wyrażam zgody  </w:t>
             </w:r>
             <w:r w:rsidRPr="00171FAF">
               <w:rPr>
@@ -298,58 +299,58 @@
               <w:rPr>
                 <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Segoe UI Symbol"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val=""/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:checkBox>
                     <w:sizeAuto/>
                     <w:default w:val="0"/>
                   </w:checkBox>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:r w:rsidRPr="00171FAF">
               <w:rPr>
                 <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Segoe UI Symbol"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
             </w:r>
-            <w:r w:rsidRPr="00171FAF">
-[...6 lines deleted...]
-            <w:r w:rsidRPr="00171FAF">
+            <w:r w:rsidR="00E14F40">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Segoe UI Symbol"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidR="00E14F40">
               <w:rPr>
                 <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Segoe UI Symbol"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r w:rsidRPr="00171FAF">
               <w:rPr>
                 <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Segoe UI Symbol"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
             <w:r w:rsidRPr="00171FAF">
               <w:rPr>
                 <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Segoe UI Symbol"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">  </w:t>
             </w:r>
             <w:r w:rsidRPr="00171FAF">
               <w:rPr>
@@ -363,58 +364,58 @@
               <w:rPr>
                 <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Segoe UI Symbol"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val=""/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:checkBox>
                     <w:sizeAuto/>
                     <w:default w:val="0"/>
                   </w:checkBox>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:r w:rsidRPr="00171FAF">
               <w:rPr>
                 <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Segoe UI Symbol"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
             </w:r>
-            <w:r w:rsidRPr="00171FAF">
-[...6 lines deleted...]
-            <w:r w:rsidRPr="00171FAF">
+            <w:r w:rsidR="00E14F40">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Segoe UI Symbol"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidR="00E14F40">
               <w:rPr>
                 <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Segoe UI Symbol"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r w:rsidRPr="00171FAF">
               <w:rPr>
                 <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Segoe UI Symbol"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
             <w:r w:rsidRPr="00171FAF">
               <w:rPr>
                 <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Segoe UI Symbol"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"> Nie wyrażam zgody  </w:t>
             </w:r>
             <w:r w:rsidRPr="00171FAF">
               <w:rPr>
@@ -455,58 +456,58 @@
               <w:rPr>
                 <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Segoe UI Symbol"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val=""/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:checkBox>
                     <w:sizeAuto/>
                     <w:default w:val="0"/>
                   </w:checkBox>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:r w:rsidRPr="00171FAF">
               <w:rPr>
                 <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Segoe UI Symbol"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
             </w:r>
-            <w:r w:rsidRPr="00171FAF">
-[...6 lines deleted...]
-            <w:r w:rsidRPr="00171FAF">
+            <w:r w:rsidR="00E14F40">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Segoe UI Symbol"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidR="00E14F40">
               <w:rPr>
                 <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Segoe UI Symbol"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r w:rsidRPr="00171FAF">
               <w:rPr>
                 <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Segoe UI Symbol"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
             <w:r w:rsidRPr="00171FAF">
               <w:rPr>
                 <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Segoe UI Symbol"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">  </w:t>
             </w:r>
             <w:r w:rsidRPr="00171FAF">
               <w:rPr>
@@ -520,58 +521,58 @@
               <w:rPr>
                 <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Segoe UI Symbol"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val=""/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:checkBox>
                     <w:sizeAuto/>
                     <w:default w:val="0"/>
                   </w:checkBox>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:r w:rsidRPr="00171FAF">
               <w:rPr>
                 <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Segoe UI Symbol"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
             </w:r>
-            <w:r w:rsidRPr="00171FAF">
-[...6 lines deleted...]
-            <w:r w:rsidRPr="00171FAF">
+            <w:r w:rsidR="00E14F40">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Segoe UI Symbol"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidR="00E14F40">
               <w:rPr>
                 <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Segoe UI Symbol"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r w:rsidRPr="00171FAF">
               <w:rPr>
                 <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Segoe UI Symbol"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
             <w:r w:rsidRPr="00171FAF">
               <w:rPr>
                 <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Segoe UI Symbol"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"> Nie wyrażam zgody </w:t>
             </w:r>
             <w:r w:rsidRPr="00171FAF">
               <w:rPr>
@@ -596,58 +597,58 @@
               <w:rPr>
                 <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Segoe UI Symbol"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val=""/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:checkBox>
                     <w:sizeAuto/>
                     <w:default w:val="0"/>
                   </w:checkBox>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:r w:rsidRPr="00171FAF">
               <w:rPr>
                 <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Segoe UI Symbol"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
             </w:r>
-            <w:r w:rsidRPr="00171FAF">
-[...6 lines deleted...]
-            <w:r w:rsidRPr="00171FAF">
+            <w:r w:rsidR="00E14F40">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Segoe UI Symbol"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidR="00E14F40">
               <w:rPr>
                 <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Segoe UI Symbol"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r w:rsidRPr="00171FAF">
               <w:rPr>
                 <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Segoe UI Symbol"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
             <w:r w:rsidRPr="00171FAF">
               <w:rPr>
                 <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Segoe UI Symbol"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">  </w:t>
             </w:r>
             <w:r w:rsidRPr="00171FAF">
               <w:rPr>
@@ -661,58 +662,58 @@
               <w:rPr>
                 <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Segoe UI Symbol"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val=""/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:checkBox>
                     <w:sizeAuto/>
                     <w:default w:val="0"/>
                   </w:checkBox>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:r w:rsidRPr="00171FAF">
               <w:rPr>
                 <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Segoe UI Symbol"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
             </w:r>
-            <w:r w:rsidRPr="00171FAF">
-[...6 lines deleted...]
-            <w:r w:rsidRPr="00171FAF">
+            <w:r w:rsidR="00E14F40">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Segoe UI Symbol"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidR="00E14F40">
               <w:rPr>
                 <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Segoe UI Symbol"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r w:rsidRPr="00171FAF">
               <w:rPr>
                 <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Segoe UI Symbol"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
             <w:r w:rsidRPr="00171FAF">
               <w:rPr>
                 <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Segoe UI Symbol"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">  Nie wyrażam zgody </w:t>
             </w:r>
             <w:r w:rsidRPr="00171FAF">
               <w:rPr>
@@ -736,58 +737,58 @@
               <w:rPr>
                 <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Segoe UI Symbol"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val=""/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:checkBox>
                     <w:sizeAuto/>
                     <w:default w:val="0"/>
                   </w:checkBox>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:r w:rsidRPr="00171FAF">
               <w:rPr>
                 <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Segoe UI Symbol"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
             </w:r>
-            <w:r w:rsidRPr="00171FAF">
-[...6 lines deleted...]
-            <w:r w:rsidRPr="00171FAF">
+            <w:r w:rsidR="00E14F40">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Segoe UI Symbol"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidR="00E14F40">
               <w:rPr>
                 <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Segoe UI Symbol"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r w:rsidRPr="00171FAF">
               <w:rPr>
                 <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Segoe UI Symbol"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
             <w:r w:rsidRPr="00171FAF">
               <w:rPr>
                 <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Segoe UI Symbol"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">  </w:t>
             </w:r>
             <w:r w:rsidRPr="00171FAF">
               <w:rPr>
@@ -801,58 +802,58 @@
               <w:rPr>
                 <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Segoe UI Symbol"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val=""/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:checkBox>
                     <w:sizeAuto/>
                     <w:default w:val="0"/>
                   </w:checkBox>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:r w:rsidRPr="00171FAF">
               <w:rPr>
                 <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Segoe UI Symbol"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
             </w:r>
-            <w:r w:rsidRPr="00171FAF">
-[...6 lines deleted...]
-            <w:r w:rsidRPr="00171FAF">
+            <w:r w:rsidR="00E14F40">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Segoe UI Symbol"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidR="00E14F40">
               <w:rPr>
                 <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Segoe UI Symbol"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r w:rsidRPr="00171FAF">
               <w:rPr>
                 <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Segoe UI Symbol"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
             <w:r w:rsidRPr="00171FAF">
               <w:rPr>
                 <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Segoe UI Symbol"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"> Nie wyrażam zgody  </w:t>
             </w:r>
             <w:r w:rsidRPr="00171FAF">
               <w:rPr>
@@ -876,58 +877,58 @@
               <w:rPr>
                 <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Segoe UI Symbol"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val=""/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:checkBox>
                     <w:sizeAuto/>
                     <w:default w:val="0"/>
                   </w:checkBox>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:r w:rsidRPr="00171FAF">
               <w:rPr>
                 <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Segoe UI Symbol"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
             </w:r>
-            <w:r w:rsidRPr="00171FAF">
-[...6 lines deleted...]
-            <w:r w:rsidRPr="00171FAF">
+            <w:r w:rsidR="00E14F40">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Segoe UI Symbol"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidR="00E14F40">
               <w:rPr>
                 <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Segoe UI Symbol"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r w:rsidRPr="00171FAF">
               <w:rPr>
                 <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Segoe UI Symbol"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
             <w:r w:rsidRPr="00171FAF">
               <w:rPr>
                 <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Segoe UI Symbol"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">  </w:t>
             </w:r>
             <w:r w:rsidRPr="00171FAF">
               <w:rPr>
@@ -941,58 +942,58 @@
               <w:rPr>
                 <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Segoe UI Symbol"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val=""/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:checkBox>
                     <w:sizeAuto/>
                     <w:default w:val="0"/>
                   </w:checkBox>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:r w:rsidRPr="00171FAF">
               <w:rPr>
                 <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Segoe UI Symbol"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
             </w:r>
-            <w:r w:rsidRPr="00171FAF">
-[...6 lines deleted...]
-            <w:r w:rsidRPr="00171FAF">
+            <w:r w:rsidR="00E14F40">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Segoe UI Symbol"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidR="00E14F40">
               <w:rPr>
                 <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Segoe UI Symbol"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r w:rsidRPr="00171FAF">
               <w:rPr>
                 <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Segoe UI Symbol"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
             <w:r w:rsidRPr="00171FAF">
               <w:rPr>
                 <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Segoe UI Symbol"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">  Nie wyrażam zgody  </w:t>
             </w:r>
             <w:r w:rsidRPr="00171FAF">
               <w:rPr>
@@ -1016,58 +1017,58 @@
               <w:rPr>
                 <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Segoe UI Symbol"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val=""/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:checkBox>
                     <w:sizeAuto/>
                     <w:default w:val="0"/>
                   </w:checkBox>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:r w:rsidRPr="00171FAF">
               <w:rPr>
                 <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Segoe UI Symbol"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
             </w:r>
-            <w:r w:rsidRPr="00171FAF">
-[...6 lines deleted...]
-            <w:r w:rsidRPr="00171FAF">
+            <w:r w:rsidR="00E14F40">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Segoe UI Symbol"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidR="00E14F40">
               <w:rPr>
                 <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Segoe UI Symbol"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r w:rsidRPr="00171FAF">
               <w:rPr>
                 <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Segoe UI Symbol"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
             <w:r w:rsidRPr="00171FAF">
               <w:rPr>
                 <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Segoe UI Symbol"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">  </w:t>
             </w:r>
             <w:r w:rsidRPr="00171FAF">
               <w:rPr>
@@ -1081,58 +1082,58 @@
               <w:rPr>
                 <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Segoe UI Symbol"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val=""/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:checkBox>
                     <w:sizeAuto/>
                     <w:default w:val="0"/>
                   </w:checkBox>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:r w:rsidRPr="00171FAF">
               <w:rPr>
                 <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Segoe UI Symbol"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
             </w:r>
-            <w:r w:rsidRPr="00171FAF">
-[...6 lines deleted...]
-            <w:r w:rsidRPr="00171FAF">
+            <w:r w:rsidR="00E14F40">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Segoe UI Symbol"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidR="00E14F40">
               <w:rPr>
                 <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Segoe UI Symbol"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r w:rsidRPr="00171FAF">
               <w:rPr>
                 <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Segoe UI Symbol"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
             <w:r w:rsidRPr="00171FAF">
               <w:rPr>
                 <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Segoe UI Symbol"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">  Nie wyrażam zgody </w:t>
             </w:r>
             <w:r w:rsidRPr="00171FAF">
               <w:rPr>
@@ -1191,57 +1192,57 @@
             <w:r w:rsidR="007B4CFD">
               <w:rPr>
                 <w:rFonts w:ascii="Arial Narrow" w:eastAsia="Calibri" w:hAnsi="Arial Narrow"/>
                 <w:b/>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:t xml:space="preserve"> Powiatowy Zespół Szkół</w:t>
             </w:r>
             <w:r w:rsidRPr="00171FAF">
               <w:rPr>
                 <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
               </w:rPr>
               <w:t xml:space="preserve">  z siedzibą w </w:t>
             </w:r>
             <w:r w:rsidR="00DF0372" w:rsidRPr="00FA2D96">
               <w:rPr>
                 <w:rFonts w:ascii="Arial Narrow" w:eastAsia="Calibri" w:hAnsi="Arial Narrow"/>
                 <w:b/>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:t>Przodkowie</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="002F3684" w:rsidRPr="00206B5B" w14:paraId="3AFF2B74" w14:textId="77777777" w:rsidTr="002F3684">
+      <w:tr w:rsidR="002F3684" w:rsidRPr="00206B5B" w14:paraId="3AFF2B74" w14:textId="77777777" w:rsidTr="00E14F40">
         <w:trPr>
           <w:trHeight w:val="6542"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="10065" w:type="dxa"/>
+            <w:tcW w:w="9952" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="6A601AB4" w14:textId="77777777" w:rsidR="002F3684" w:rsidRPr="00312C3D" w:rsidRDefault="002F3684" w:rsidP="002F3684">
             <w:pPr>
               <w:pStyle w:val="Akapitzlist"/>
               <w:spacing w:before="120"/>
               <w:ind w:left="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Calibri"/>
                 <w:b/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00312C3D">
               <w:rPr>
                 <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Calibri"/>
                 <w:b/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Administrator danych</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="03ED49CE" w14:textId="77777777" w:rsidR="002F3684" w:rsidRDefault="002F3684" w:rsidP="002F3684">
             <w:pPr>
@@ -1384,86 +1385,86 @@
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">- poprzez e-mail: </w:t>
             </w:r>
             <w:r w:rsidRPr="00D84C69">
               <w:rPr>
                 <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidRPr="000708F3">
               <w:rPr>
                 <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
                 <w:noProof/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
               </w:rPr>
               <w:t>sekretariat@pzsprzodkowo.pl</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="085451EC" w14:textId="77777777" w:rsidR="002F3684" w:rsidRPr="00312C3D" w:rsidRDefault="002F3684" w:rsidP="002F3684">
+          <w:p w14:paraId="085451EC" w14:textId="2264B1DD" w:rsidR="002F3684" w:rsidRPr="00312C3D" w:rsidRDefault="002F3684" w:rsidP="002F3684">
             <w:pPr>
               <w:pStyle w:val="insnormalny"/>
               <w:tabs>
                 <w:tab w:val="left" w:pos="708"/>
               </w:tabs>
               <w:spacing w:before="0" w:beforeAutospacing="0" w:after="120" w:afterAutospacing="0"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00312C3D">
               <w:rPr>
                 <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">- telefonicznie:  </w:t>
             </w:r>
-            <w:r w:rsidRPr="00AD7C5A">
+            <w:r w:rsidR="00C10193">
               <w:rPr>
                 <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
                 <w:b/>
                 <w:bCs/>
                 <w:noProof/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
               </w:rPr>
-              <w:t>58 681 96 95</w:t>
+              <w:t>690-266-085</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="25D7846E" w14:textId="77777777" w:rsidR="002F3684" w:rsidRPr="00312C3D" w:rsidRDefault="002F3684" w:rsidP="002F3684">
             <w:pPr>
               <w:pStyle w:val="Akapitzlist"/>
               <w:ind w:left="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Calibri"/>
                 <w:b/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00312C3D">
               <w:rPr>
                 <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Calibri"/>
                 <w:b/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Inspektor ochrony danych</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="5800448E" w14:textId="4577B162" w:rsidR="002F3684" w:rsidRPr="00312C3D" w:rsidRDefault="002F3684" w:rsidP="002F3684">
             <w:pPr>
@@ -2179,129 +2180,130 @@
           <w:p w14:paraId="70A8F628" w14:textId="77777777" w:rsidR="00ED5D17" w:rsidRDefault="00ED5D17" w:rsidP="002740EA">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial Narrow" w:eastAsia="Times New Roman" w:hAnsi="Arial Narrow" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="pl-PL"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="7E44130A" w14:textId="77777777" w:rsidR="00AF4356" w:rsidRPr="00C96460" w:rsidRDefault="00AF4356" w:rsidP="00C96460"/>
     <w:sectPr w:rsidR="00AF4356" w:rsidRPr="00C96460" w:rsidSect="002F3684">
       <w:pgSz w:w="11906" w:h="16838"/>
       <w:pgMar w:top="284" w:right="1417" w:bottom="709" w:left="1417" w:header="708" w:footer="708" w:gutter="0"/>
       <w:cols w:space="708"/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
-<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
+<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
   <w:font w:name="Arial Narrow">
     <w:panose1 w:val="020B0606020202030204"/>
     <w:charset w:val="EE"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000287" w:usb1="00000800" w:usb2="00000000" w:usb3="00000000" w:csb0="0000009F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Cambria">
     <w:panose1 w:val="02040503050406030204"/>
     <w:charset w:val="EE"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E00006FF" w:usb1="420024FF" w:usb2="02000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="EE"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Liberation Serif">
     <w:altName w:val="Times New Roman"/>
+    <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="EE"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0000AFF" w:usb1="500078FF" w:usb2="00000021" w:usb3="00000000" w:csb0="000001BF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="SimSun">
     <w:altName w:val="宋体"/>
     <w:panose1 w:val="02010600030101010101"/>
     <w:charset w:val="86"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000203" w:usb1="288F0000" w:usb2="00000016" w:usb3="00000000" w:csb0="00040001" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Mangal">
     <w:panose1 w:val="00000400000000000000"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00008003" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="00000001" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Segoe UI Symbol">
     <w:panose1 w:val="020B0502040204020203"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="800001E3" w:usb1="1200FFEF" w:usb2="00040000" w:usb3="00000000" w:csb0="00000001" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="SourceSansPro-Regular">
     <w:altName w:val="Calibri"/>
     <w:panose1 w:val="00000000000000000000"/>
     <w:charset w:val="EE"/>
     <w:family w:val="auto"/>
     <w:notTrueType/>
     <w:pitch w:val="default"/>
     <w:sig w:usb0="00000005" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="00000002" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Arial">
     <w:panose1 w:val="020B0604020202020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="0F1E36EF"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="6F50ED18"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:pStyle w:val="PBIKorczakN1"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="432" w:hanging="432"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:hint="default"/>
         <w:b/>
         <w:i w:val="0"/>
         <w:sz w:val="28"/>
         <w:szCs w:val="21"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:pStyle w:val="PBIKorczakN2"/>
@@ -2500,70 +2502,74 @@
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="04150019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0415001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:num w:numId="1" w16cid:durableId="1045835670">
+  <w:num w:numId="1">
     <w:abstractNumId w:val="1"/>
   </w:num>
-  <w:num w:numId="2" w16cid:durableId="1988588162">
+  <w:num w:numId="2">
     <w:abstractNumId w:val="0"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
-  <w:zoom w:percent="90"/>
+<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
+  <w:zoom w:percent="100"/>
   <w:proofState w:spelling="clean"/>
   <w:stylePaneFormatFilter w:val="3F01" w:allStyles="1" w:customStyles="0" w:latentStyles="0" w:stylesInUse="0" w:headingStyles="0" w:numberingStyles="0" w:tableStyles="0" w:directFormattingOnRuns="1" w:directFormattingOnParagraphs="1" w:directFormattingOnNumbering="1" w:directFormattingOnTables="1" w:clearFormatting="1" w:top3HeadingStyles="1" w:visibleStyles="0" w:alternateStyleNames="0"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:compat>
-    <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="12"/>
-    <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
+    <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
+    <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
+    <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
+    <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
+    <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
+    <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="00AF4356"/>
     <w:rsid w:val="00026FD3"/>
     <w:rsid w:val="00051CD8"/>
     <w:rsid w:val="00052843"/>
     <w:rsid w:val="00090FED"/>
     <w:rsid w:val="00115AB6"/>
     <w:rsid w:val="00171FAF"/>
     <w:rsid w:val="00175B27"/>
     <w:rsid w:val="00201086"/>
     <w:rsid w:val="00260467"/>
     <w:rsid w:val="00276A54"/>
     <w:rsid w:val="002816D4"/>
     <w:rsid w:val="002B0623"/>
     <w:rsid w:val="002F3684"/>
     <w:rsid w:val="0039586E"/>
     <w:rsid w:val="003E66E4"/>
     <w:rsid w:val="00400BCD"/>
     <w:rsid w:val="00422340"/>
     <w:rsid w:val="00491ABE"/>
     <w:rsid w:val="004A2CF1"/>
     <w:rsid w:val="0050649D"/>
     <w:rsid w:val="00517547"/>
     <w:rsid w:val="0053207D"/>
@@ -2573,97 +2579,99 @@
     <w:rsid w:val="006C757D"/>
     <w:rsid w:val="006D3B1B"/>
     <w:rsid w:val="00701C7E"/>
     <w:rsid w:val="00724273"/>
     <w:rsid w:val="00787BE1"/>
     <w:rsid w:val="00791D50"/>
     <w:rsid w:val="007B4CFD"/>
     <w:rsid w:val="00811BFE"/>
     <w:rsid w:val="00823B5A"/>
     <w:rsid w:val="0083062B"/>
     <w:rsid w:val="00846987"/>
     <w:rsid w:val="00852A0F"/>
     <w:rsid w:val="008548F8"/>
     <w:rsid w:val="008642F9"/>
     <w:rsid w:val="008D4C43"/>
     <w:rsid w:val="008E51CB"/>
     <w:rsid w:val="0099281F"/>
     <w:rsid w:val="009A19D8"/>
     <w:rsid w:val="00A33354"/>
     <w:rsid w:val="00A3653F"/>
     <w:rsid w:val="00AF4356"/>
     <w:rsid w:val="00B43D6F"/>
     <w:rsid w:val="00B618BA"/>
     <w:rsid w:val="00B778EB"/>
     <w:rsid w:val="00B80903"/>
+    <w:rsid w:val="00C10193"/>
     <w:rsid w:val="00C96460"/>
     <w:rsid w:val="00CA2059"/>
     <w:rsid w:val="00CD39B3"/>
     <w:rsid w:val="00CF2B05"/>
     <w:rsid w:val="00D87ADD"/>
     <w:rsid w:val="00DF0372"/>
     <w:rsid w:val="00E07C0D"/>
+    <w:rsid w:val="00E14F40"/>
     <w:rsid w:val="00E82098"/>
     <w:rsid w:val="00ED5D17"/>
     <w:rsid w:val="00ED6991"/>
     <w:rsid w:val="00ED74E1"/>
     <w:rsid w:val="00ED7966"/>
     <w:rsid w:val="00F33D5A"/>
     <w:rsid w:val="00F6700E"/>
     <w:rsid w:val="00FF7A5D"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="pl-PL"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:doNotIncludeSubdocsInStats/>
   <w:shapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="1026"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="1"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val=","/>
   <w:listSeparator w:val=";"/>
   <w14:docId w14:val="3D6A5907"/>
   <w15:docId w15:val="{0D1F8747-B334-433D-B1A0-D584E86A3381}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
+<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         <w:lang w:val="pl-PL" w:eastAsia="pl-PL" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault/>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="0" w:defUIPriority="0" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
     <w:lsdException w:name="Normal" w:qFormat="1"/>
     <w:lsdException w:name="heading 1" w:qFormat="1"/>
     <w:lsdException w:name="heading 2" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 3" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 4" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 5" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 6" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 7" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 8" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 9" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="index 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
@@ -3312,51 +3320,51 @@
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Liberation Serif" w:eastAsia="SimSun" w:hAnsi="Liberation Serif" w:cs="Mangal"/>
       <w:kern w:val="1"/>
       <w:szCs w:val="21"/>
       <w:lang w:eastAsia="zh-CN" w:bidi="hi-IN"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="insnormalny">
     <w:name w:val="insnormalny"/>
     <w:basedOn w:val="Normalny"/>
     <w:rsid w:val="002F3684"/>
     <w:pPr>
       <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
       <w:sz w:val="22"/>
       <w:szCs w:val="22"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
+<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
   <w:optimizeForBrowser/>
   <w:relyOnVML/>
   <w:allowPNG/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Motyw pakietu Office">
   <a:themeElements>
     <a:clrScheme name="Pakiet Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
@@ -3608,70 +3616,70 @@
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
-  <Template>Normal</Template>
+  <Template>Normal.dotm</Template>
   <TotalTime></TotalTime>
   <Pages>1</Pages>
   <Words>558</Words>
-  <Characters>3353</Characters>
+  <Characters>3352</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
   <Lines>27</Lines>
   <Paragraphs>7</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Tytuł</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>……………………………………………                                                                 Załącznik Nr 1</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>3904</CharactersWithSpaces>
+  <CharactersWithSpaces>3903</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title>……………………………………………                                                                 Załącznik Nr 1</dc:title>
   <dc:creator>Artur</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>